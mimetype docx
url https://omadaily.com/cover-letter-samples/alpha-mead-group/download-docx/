--- v0 (2026-10-21)
+++ v1 (2026-10-22)
@@ -31,51 +31,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">12 Adewale Street, Independence Layout, Enugu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">0800 000 6164 · ibrahim.onyekachi@email.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">21 October 2026</w:t>
+        <w:t xml:space="preserve">22 October 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">The Human Resources Manager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Alpha Mead Group</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="21"/>